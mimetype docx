--- v0 (2026-01-31)
+++ v1 (2026-09-18)
@@ -2,3234 +2,2008 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1B2C91C4" w14:textId="77777777" w:rsidR="00027178" w:rsidRPr="00E94CF4" w:rsidRDefault="00027178" w:rsidP="00027178">
+    <w:p w14:paraId="7B524F35" w14:textId="77777777" w:rsidR="00133D2E" w:rsidRPr="008C098E" w:rsidRDefault="00133D2E" w:rsidP="00133D2E">
+      <w:pPr>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C098E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PATVIRTINTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB58B6F" w14:textId="77777777" w:rsidR="00133D2E" w:rsidRPr="008C098E" w:rsidRDefault="00133D2E" w:rsidP="00133D2E">
+      <w:pPr>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C098E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šiaulių Ragainės progimnazijos direktoriaus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B2D973" w14:textId="037425F5" w:rsidR="00133D2E" w:rsidRPr="008C098E" w:rsidRDefault="00133D2E" w:rsidP="00133D2E">
+      <w:pPr>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C098E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 m. rugpjūčio </w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C098E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d. įsakymu Nr. V-</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>79</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C098E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(1.3.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2C91C4" w14:textId="77777777" w:rsidR="00027178" w:rsidRPr="00F256FD" w:rsidRDefault="00027178" w:rsidP="00027178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6377CCD9" w14:textId="77777777" w:rsidR="00EB304F" w:rsidRPr="00E94CF4" w:rsidRDefault="00EB304F" w:rsidP="00EB304F">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="7BB82BDE" w14:textId="77777777" w:rsidR="00EB304F" w:rsidRPr="00F256FD" w:rsidRDefault="00EB304F" w:rsidP="00BB15DC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:strike/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...8 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="05FA7B93" w14:textId="77777777" w:rsidR="00EB304F" w:rsidRPr="00E94CF4" w:rsidRDefault="00EB304F" w:rsidP="00EB304F">
-[...88 lines deleted...]
-    <w:p w14:paraId="7BB82BDE" w14:textId="77777777" w:rsidR="00EB304F" w:rsidRPr="00E94CF4" w:rsidRDefault="00EB304F" w:rsidP="00BB15DC">
+    <w:p w14:paraId="0D984DA6" w14:textId="6B5BBDF0" w:rsidR="00743151" w:rsidRPr="00F256FD" w:rsidRDefault="00EF7936" w:rsidP="00BB15DC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
+        <w:t xml:space="preserve">ŠIAULIŲ RAGAINĖS PROGIMNAZIJOS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4EC24B" w14:textId="1723EDE5" w:rsidR="00BA7987" w:rsidRPr="00F256FD" w:rsidRDefault="00EF7936" w:rsidP="00BB15DC">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">ŠIAULIŲ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004521D9" w:rsidRPr="00E94CF4">
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">RAGAINĖS PROGIMNAZIJOS </w:t>
+        <w:t>MOKINIŲ ASMENINIŲ MOBILIŲJŲ TELEFONŲ IR KITŲ GALINIŲ ĮRENGINIŲ NAUDOJIMO TVARKA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4EC24B" w14:textId="4730900D" w:rsidR="00BA7987" w:rsidRPr="00E94CF4" w:rsidRDefault="00BB15DC" w:rsidP="00BB15DC">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="71808698" w14:textId="77777777" w:rsidR="00BB15DC" w:rsidRPr="00F256FD" w:rsidRDefault="00BB15DC" w:rsidP="00190EBB">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="71808698" w14:textId="77777777" w:rsidR="00BB15DC" w:rsidRPr="00E94CF4" w:rsidRDefault="00BB15DC" w:rsidP="00190EBB">
-[...11 lines deleted...]
-    <w:p w14:paraId="6AB85CC4" w14:textId="77777777" w:rsidR="00BB15DC" w:rsidRPr="00E94CF4" w:rsidRDefault="00BB15DC" w:rsidP="00BB15DC">
+    <w:p w14:paraId="6AB85CC4" w14:textId="77777777" w:rsidR="00BB15DC" w:rsidRPr="00F256FD" w:rsidRDefault="00BB15DC" w:rsidP="00BB15DC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="6" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">I SKYRIUS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCBCC9B" w14:textId="77777777" w:rsidR="00BB15DC" w:rsidRPr="00E94CF4" w:rsidRDefault="00BB15DC" w:rsidP="00BB15DC">
+    <w:p w14:paraId="3DCBCC9B" w14:textId="77777777" w:rsidR="00BB15DC" w:rsidRPr="00F256FD" w:rsidRDefault="00BB15DC" w:rsidP="00BB15DC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="7" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">BENDROSIOS NUOSTATOS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E752462" w14:textId="77777777" w:rsidR="00BB15DC" w:rsidRPr="00E94CF4" w:rsidRDefault="00BB15DC" w:rsidP="00BB15DC">
+    <w:p w14:paraId="4E752462" w14:textId="77777777" w:rsidR="00BB15DC" w:rsidRPr="00F256FD" w:rsidRDefault="00BB15DC" w:rsidP="00BB15DC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="53"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA0DE89" w14:textId="1BE956F1" w:rsidR="002846D4" w:rsidRPr="00E94CF4" w:rsidRDefault="002846D4" w:rsidP="00445574">
+    <w:p w14:paraId="3FA0DE89" w14:textId="602FB215" w:rsidR="002846D4" w:rsidRPr="00F256FD" w:rsidRDefault="002846D4" w:rsidP="00BB1822">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00BB15DC" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00751790" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Šiaulių</w:t>
-[...231 lines deleted...]
-        <w:t>(toliau – mokykla) ir (ar) dalyvaujant mokyklos organizuojamose ugdomosiose veiklose ne mokyklos aplinkoje.</w:t>
+        <w:t>Šiaulių Ragainės progimnazijos mokinių asmeninių mobiliųjų telefonų ir kitų galinių įrenginių naudojimo tvarka (toliau – Tvarka) parengta vadovaujantis Mokinių asmeninių mobiliųjų telefonų ir kitų galinių įrenginių naudojimo ikimokyklinio ugdymo ir bendrojo ugdymo mokykloje rekomendacijomis, patvirtintomis Lietuvos Respublikos švietimo, mokslo ir sporto ministro ir Lietuvos Respublikos sveikatos apsaugos ministro 2025 m. liepos 31 d. įsakymu Nr. V-807/V-726 „Dėl Mokinių asmeninių mobiliųjų telefonų ir kitų galinių įrenginių naudojimo ikimokyklinio ugdymo ir bendrojo ugdymo mokykloje rekomendacijų patvirtinimo“, pakeistu Lietuvos Respublikos švietimo, mokslo ir sporto ministro ir Lietuvos Respublikos sveikatos apsaugos ministro 2026 m. liepos 13 d. įsakymu Nr. V-532/V-691, ir Šiaulių miesto ikimokyklinio ugdymo ir bendrojo ugdymo mokyklų mokinių asmeninių mobiliųjų telefonų ir kitų galinių įrenginių naudojimo rekomendacijomis, patvirtintomis Šiaulių miesto savivaldybės administracijos Švietimo skyriaus vedėjo 2025 m. rugsėjo 12 d. įsakymu Nr. Š-194.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534E5619" w14:textId="1B875FC6" w:rsidR="002846D4" w:rsidRPr="00E94CF4" w:rsidRDefault="002846D4" w:rsidP="00445574">
+    <w:p w14:paraId="534E5619" w14:textId="1B0152AC" w:rsidR="002846D4" w:rsidRPr="00F256FD" w:rsidRDefault="002846D4" w:rsidP="00BB1822">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidR="004521D9" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="004521D9" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Tvarkos</w:t>
       </w:r>
-      <w:r w:rsidR="00543FC4" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00543FC4" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> paskirtis – užtikrinti saugią, ugdymui palankią mokyklos aplinką, kurioje būtų apibrėžtos asmeninių </w:t>
       </w:r>
-      <w:r w:rsidR="006D67BD" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="006D67BD" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">mobiliųjų telefonų ir kitų </w:t>
       </w:r>
-      <w:r w:rsidR="00543FC4" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00881C3E" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>informacinių technologijų įrenginių naudojimo taisyklės, padedančios mokiniams ugdyti</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A45743" w:rsidRPr="00E94CF4">
+        <w:t xml:space="preserve">galinių įrenginių </w:t>
+      </w:r>
+      <w:r w:rsidR="00543FC4" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:t>naudojimo taisyklės, padedančios mokiniams ugdyti</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45743" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00543FC4" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00543FC4" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> atsakingo ir sąmoningo </w:t>
       </w:r>
-      <w:r w:rsidR="006D67BD" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="006D67BD" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">jų </w:t>
       </w:r>
-      <w:r w:rsidR="00543FC4" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00543FC4" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>naudojimo įgūdžius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BF4400" w14:textId="04D3D5E0" w:rsidR="002846D4" w:rsidRPr="00E94CF4" w:rsidRDefault="002846D4" w:rsidP="00445574">
+    <w:p w14:paraId="3D14DB4D" w14:textId="3EE77BD0" w:rsidR="00641B99" w:rsidRPr="00F256FD" w:rsidRDefault="002846D4" w:rsidP="00BB1822">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E94CF4">
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="006D67BD" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00641B99" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> suprantami kaip mokinio disponuojama informacinė ir komunikacinė įranga, skirta skambinti ir (arba) susirašinėti teksto ir (arba) garso žinutėmis, ir (arba) klausytis, ir (arba) žiūrėti, ir (arba) dalintis garso ir vaizdo įrašais, ir (arba) naršyti internete, ir (arba) fotografuoti, ir (arba) kitiems su ugdymu nesusijusiems tikslams.</w:t>
+        <w:t xml:space="preserve">Mokinių asmeniniai mobilieji telefonai ir kiti galiniai įrenginiai šioje Tvarkoje kartu vadinami </w:t>
+      </w:r>
+      <w:r w:rsidR="005B73C9" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>asmeniniais informacinių technologijų įrenginiais (pvz., mobilieji telefonai, išmanieji laikrodžiai, planšetiniai kompiuteriai ir kiti galiniai įrenginiai)</w:t>
+      </w:r>
+      <w:r w:rsidR="00641B99" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. „Galinio įrenginio“ sąvoka vartojama vadovaujantis Lietuvos Respublikos elektroninių ryšių įstatymo 3 straipsnio 24 dalimi, kuri nustato, kad galinis įrenginys – informacijai priimti ir (arba) perduoti skirtas įrenginys ar jo dalis, kurie tiesiogiai ar netiesiogiai bet kokiomis priemonėmis yra prijungiami prie viešųjų elektroninių ryšių tinklų.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7BD2DD" w14:textId="65136534" w:rsidR="00BB15DC" w:rsidRPr="00E94CF4" w:rsidRDefault="002846D4" w:rsidP="00445574">
+    <w:p w14:paraId="085547BF" w14:textId="3DA48488" w:rsidR="00BB15DC" w:rsidRDefault="002846D4" w:rsidP="00BB1822">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00037695" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tvarkoje vartojamos kitos sąvokos atitinka Lietuvos Respublikos švietimo įstatyme, Lietuvos Respublikos vaiko teisių apsaugos pagrindų įstatyme ir Lietuvos Respublikos elektroninių ryšių įstatyme vartojamas sąvokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BE2039" w14:textId="77777777" w:rsidR="004A65F0" w:rsidRPr="00F256FD" w:rsidRDefault="004A65F0" w:rsidP="00BB1822">
+      <w:pPr>
+        <w:ind w:firstLine="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="085547BF" w14:textId="77777777" w:rsidR="00BB15DC" w:rsidRPr="00E94CF4" w:rsidRDefault="00BB15DC" w:rsidP="00F57925">
-[...11 lines deleted...]
-    <w:p w14:paraId="4AAE2DBF" w14:textId="77777777" w:rsidR="00F57925" w:rsidRPr="00E94CF4" w:rsidRDefault="00F57925" w:rsidP="00F57925">
+    <w:p w14:paraId="4AAE2DBF" w14:textId="77777777" w:rsidR="00F57925" w:rsidRPr="00F256FD" w:rsidRDefault="00F57925" w:rsidP="00F57925">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="3" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>II SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4370DA" w14:textId="77777777" w:rsidR="00C7043F" w:rsidRPr="00E94CF4" w:rsidRDefault="006D67BD" w:rsidP="00C7043F">
+    <w:p w14:paraId="0A4370DA" w14:textId="249E15CB" w:rsidR="00C7043F" w:rsidRPr="00F256FD" w:rsidRDefault="00096E95" w:rsidP="00C7043F">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="10" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ASMENINI</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1320" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INFORMACINIŲ TECHNOLOGIJŲ ĮRENGIN</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1320" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>IŲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F57925" w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t>MOKYKLOJE RIBOJIMO ATVEJAI IR IŠIMTYS</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NAUDOJIMO MOKYKLOJE RIBOJIMO ATVEJAI IR IŠIMTYS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35644E7E" w14:textId="267FA757" w:rsidR="002846D4" w:rsidRPr="00E94CF4" w:rsidRDefault="00096740" w:rsidP="00C7043F">
+    <w:p w14:paraId="35644E7E" w14:textId="267FA757" w:rsidR="002846D4" w:rsidRPr="00F256FD" w:rsidRDefault="00096740" w:rsidP="00C7043F">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="10" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E985812" w14:textId="2CDF2904" w:rsidR="002846D4" w:rsidRPr="00E94CF4" w:rsidRDefault="00C7043F" w:rsidP="00445574">
+    <w:p w14:paraId="3E985812" w14:textId="25589DE4" w:rsidR="002846D4" w:rsidRPr="00F256FD" w:rsidRDefault="00C7043F" w:rsidP="00445574">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="002846D4" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="002846D4" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D23669" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00D23669" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D266E4" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00004FD2" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Asmeninių informacinių technologijų įrenginių </w:t>
+      </w:r>
+      <w:r w:rsidR="0038753C" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0038753C" w:rsidRPr="00E94CF4">
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naudojimo sąlygos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> naudojimo sąlygos </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E94CF4">
+        <w:t xml:space="preserve">priešmokyklinio  ugdymo ugdytiniams, </w:t>
+      </w:r>
+      <w:r w:rsidR="00996535" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">priešmokyklinio  ugdymo ugdytiniams, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00996535" w:rsidRPr="00E94CF4">
+        <w:t xml:space="preserve">pradinio ir </w:t>
+      </w:r>
+      <w:r w:rsidR="0038753C" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">pradinio ir </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0038753C" w:rsidRPr="00E94CF4">
+        <w:t>pagrindinio</w:t>
+      </w:r>
+      <w:r w:rsidR="00840041" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>pagrindinio</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00840041" w:rsidRPr="00E94CF4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0038753C" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0038753C" w:rsidRPr="00E94CF4">
+        <w:t>ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="00996535" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ugdymo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00996535" w:rsidRPr="00E94CF4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0038753C" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0038753C" w:rsidRPr="00E94CF4">
+        <w:t>mokiniams:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FEAFBD" w14:textId="77777777" w:rsidR="003C007E" w:rsidRDefault="00C7043F" w:rsidP="00445574">
+      <w:pPr>
+        <w:ind w:firstLine="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="002846D4" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C007E" w:rsidRPr="003C007E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>asmeninių informacinių technologijų įrenginių naudojimas progimnazijoje draudžiamas, išskyrus Tvarkos 6 ir 7 punktuose numatytus atvejus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B08516A" w14:textId="5BB850C0" w:rsidR="002846D4" w:rsidRPr="00F256FD" w:rsidRDefault="00462BDD" w:rsidP="00445574">
+      <w:pPr>
+        <w:ind w:firstLine="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2. per pertraukas </w:t>
+      </w:r>
+      <w:r w:rsidR="00004FD2" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asmeniniai informacinių technologijų įrenginiai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nenaudojami;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA78B09" w14:textId="77777777" w:rsidR="002B3CF9" w:rsidRPr="00F256FD" w:rsidRDefault="0049397D" w:rsidP="00445574">
+      <w:pPr>
+        <w:ind w:firstLine="1276"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>mokiniams:</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00462BDD" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="002846D4" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23669" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3117" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pamokų metu ir per pertraukas asmeniniai informacinių technologijų įrenginiai turi būti išjungti arba nustatyti begarsiu režimu ir laikomi mokinio kuprinėje. Išmanusis laikrodis gali būti dėvimas ant rankos ir naudojamas tik laiko rodymo funkcijai, kitos jo funkcijos pamokų metu ir per pertraukas nenaudojamos.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3117" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305F9864" w14:textId="1D8BD929" w:rsidR="00462BDD" w:rsidRPr="00E94CF4" w:rsidRDefault="00C7043F" w:rsidP="00445574">
+    <w:p w14:paraId="1A339EC2" w14:textId="6E13E0E4" w:rsidR="00510F5F" w:rsidRPr="00F256FD" w:rsidRDefault="0049397D" w:rsidP="00445574">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:kern w:val="0"/>
-[...69 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B103A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00510F5F" w:rsidRPr="004B103A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00510F5F" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0049397D" w:rsidRPr="00E94CF4">
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00004FD2" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asmeniniai informacinių technologijų įrenginiai </w:t>
+      </w:r>
+      <w:r w:rsidR="00510F5F" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gali būti naudojami:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B08516A" w14:textId="3FEA03BD" w:rsidR="002846D4" w:rsidRPr="00E94CF4" w:rsidRDefault="00462BDD" w:rsidP="00445574">
+    <w:p w14:paraId="495E41D5" w14:textId="6EB04D07" w:rsidR="00510F5F" w:rsidRPr="00F256FD" w:rsidRDefault="0049397D" w:rsidP="00262088">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> nenaudojami;</w:t>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00510F5F" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00510F5F" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>siekiant numatytų ugdymo tikslų, mokytojo ar švietimo pagalbos specialisto iniciatyva pamokoje ar ne mokyklos aplinkoje organizuojamoms veikloms, kurioms atlikti jie reikalingi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5516C8" w14:textId="44EC7E8B" w:rsidR="002846D4" w:rsidRPr="00E94CF4" w:rsidRDefault="0049397D" w:rsidP="00445574">
+    <w:p w14:paraId="13B20D98" w14:textId="77777777" w:rsidR="006878B6" w:rsidRPr="00133D2E" w:rsidRDefault="0075727B" w:rsidP="00262088">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
-[...157 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00133D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6.2. užtikrinant mokymosi sąlygas mokiniams, kuriems dėl jų sveikatos ar kitų objektyvių aplinkybių reikia jais naudotis, suderinus su progimnazijos administracija;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A339EC2" w14:textId="2D7685B0" w:rsidR="00510F5F" w:rsidRPr="00E94CF4" w:rsidRDefault="0049397D" w:rsidP="00445574">
+    <w:p w14:paraId="153FDAD9" w14:textId="77777777" w:rsidR="006878B6" w:rsidRPr="00F256FD" w:rsidRDefault="0075727B" w:rsidP="00262088">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00133D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kai reikia atsiskaityti progimnazijos valgykloje arba skubiai susisiekti su pagalbos tarnybomis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F82B18B" w14:textId="1B1616BE" w:rsidR="00462BDD" w:rsidRDefault="0075727B" w:rsidP="00262088">
+      <w:pPr>
+        <w:ind w:firstLine="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> gali būti naudojami:</w:t>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00205922" w:rsidRPr="00205922">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mokiniui, kuriam mokymosi dienos metu reikia susisiekti su tėvais (globėjais, rūpintojais), leidžiama pasinaudoti savo asmeniniu informacinių technologijų įrenginiu pirmame progimnazijos aukšte prie budėtojo įrengtoje susisiekimo vietoje.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495E41D5" w14:textId="6EB04D07" w:rsidR="00510F5F" w:rsidRPr="00E94CF4" w:rsidRDefault="0049397D" w:rsidP="00445574">
+    <w:p w14:paraId="68468582" w14:textId="77777777" w:rsidR="004B103A" w:rsidRPr="00F256FD" w:rsidRDefault="004B103A" w:rsidP="004B103A">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="08DF059E" w14:textId="670B8BEC" w:rsidR="0049397D" w:rsidRPr="00E94CF4" w:rsidRDefault="0049397D" w:rsidP="00445574">
-[...139 lines deleted...]
-    <w:p w14:paraId="77FEB1EC" w14:textId="0A305053" w:rsidR="00921174" w:rsidRPr="00E94CF4" w:rsidRDefault="00010A67" w:rsidP="00190EBB">
+    <w:p w14:paraId="77FEB1EC" w14:textId="0A305053" w:rsidR="00921174" w:rsidRPr="00F256FD" w:rsidRDefault="00010A67" w:rsidP="00190EBB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="5" w:hanging="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00921174" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00921174" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">SKYRIUS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204E4B51" w14:textId="394B570A" w:rsidR="00E72D73" w:rsidRPr="00E94CF4" w:rsidRDefault="00921174" w:rsidP="00E72D73">
+    <w:p w14:paraId="204E4B51" w14:textId="394B570A" w:rsidR="00E72D73" w:rsidRPr="00F256FD" w:rsidRDefault="00921174" w:rsidP="00E72D73">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>PRIEMONĖS</w:t>
       </w:r>
-      <w:r w:rsidR="00243178" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00243178" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00556B0B" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00556B0B" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>REKOMENDACIJŲ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ĮGYVENDINIMUI UŽTIKRINTI</w:t>
       </w:r>
-      <w:r w:rsidR="00AE77BA" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00AE77BA" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F58C5" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="006F58C5" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ATSAKOMYBĖ </w:t>
       </w:r>
-      <w:r w:rsidR="00AE77BA" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00AE77BA" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">IR </w:t>
       </w:r>
-      <w:r w:rsidR="006F58C5" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="006F58C5" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PASEKMĖS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB50337" w14:textId="77777777" w:rsidR="00F4124E" w:rsidRPr="00E94CF4" w:rsidRDefault="00F4124E" w:rsidP="00F4124E">
+    <w:p w14:paraId="1EB50337" w14:textId="77777777" w:rsidR="00F4124E" w:rsidRPr="00F256FD" w:rsidRDefault="00F4124E" w:rsidP="00F4124E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55179291" w14:textId="68CB75B2" w:rsidR="00F4124E" w:rsidRPr="00E94CF4" w:rsidRDefault="0049397D" w:rsidP="00445574">
+    <w:p w14:paraId="55179291" w14:textId="2D7F211E" w:rsidR="00F4124E" w:rsidRPr="00F256FD" w:rsidRDefault="006878B6" w:rsidP="00445574">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
-[...8 lines deleted...]
-      <w:r w:rsidR="00F4124E" w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4124E" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D23669" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00D23669" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE77BA" w:rsidRPr="00E94CF4">
-[...15 lines deleted...]
-      <w:r w:rsidR="00F4124E" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00004FD2" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asmeninių informacinių technologijų įrenginių </w:t>
+      </w:r>
+      <w:r w:rsidR="00243178" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>naudojimo būtinybę pamokoje nustato mokytojas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72D73" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE77BA" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00243178" w:rsidRPr="00E94CF4">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6427A22A" w14:textId="5022A01C" w:rsidR="00F4124E" w:rsidRPr="00E94CF4" w:rsidRDefault="0049397D" w:rsidP="00445574">
+    <w:p w14:paraId="4A27856E" w14:textId="3518F7D4" w:rsidR="00F97C79" w:rsidRPr="00F256FD" w:rsidRDefault="006878B6" w:rsidP="00445574">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
-[...123 lines deleted...]
-        <w:t>vietą.</w:t>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="0049397D" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97C79" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mokytojai ar kiti mokyklos darbuotojai, pastebėję mokinį naudojant asmeninį informacinių technologijų įrenginį Tvarkoje nenumatytu atveju, įspėja mokinį ir prašo nedelsiant išjungti įrenginį arba nustatyti begarsį režimą ir padėti jį į mokinio kuprinę. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF28DAF" w14:textId="678A85F6" w:rsidR="00F4124E" w:rsidRPr="00E94CF4" w:rsidRDefault="0049397D" w:rsidP="00445574">
+    <w:p w14:paraId="0EF28DAF" w14:textId="19204762" w:rsidR="00F4124E" w:rsidRPr="00F256FD" w:rsidRDefault="006878B6" w:rsidP="00445574">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
-[...31 lines deleted...]
-      <w:r w:rsidR="00556B0B" w:rsidRPr="00E94CF4">
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="0049397D" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00004FD2" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asmeniniai informacinių technologijų įrenginiai </w:t>
+      </w:r>
+      <w:r w:rsidR="00556B0B" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">turi būti laikomi </w:t>
       </w:r>
-      <w:r w:rsidR="000D691E" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="000D691E" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">saugiai </w:t>
       </w:r>
-      <w:r w:rsidR="00556B0B" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="00556B0B" w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ir nepaliekami viešose erdvėse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CED477" w14:textId="608DB209" w:rsidR="00F4124E" w:rsidRPr="00E94CF4" w:rsidRDefault="0049397D" w:rsidP="00445574">
+    <w:p w14:paraId="7CD9092F" w14:textId="77777777" w:rsidR="00974183" w:rsidRPr="00F256FD" w:rsidRDefault="0049397D" w:rsidP="00F37189">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006878B6" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00974183" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Už į mokyklą atsinešto asmeninio informacinių technologijų įrenginio saugumą atsako pats mokinys. Mokykla neatsako už mokinio žinioje esančio įrenginio praradimą ar sugadinimą. Tvarkos 12 punkte nustatyta tvarka laikinai paimtas įrenginys saugomas mokyklos raštinėje iki jo grąžinimo mokiniui arba jo tėvams (globėjams, rūpintojams).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144938F8" w14:textId="4E436705" w:rsidR="003B11F6" w:rsidRPr="00F256FD" w:rsidRDefault="00F4124E" w:rsidP="00F37189">
+      <w:pPr>
+        <w:ind w:firstLine="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006878B6" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003B11F6" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jei mokinys nevykdo Tvarkos 9 punkte nurodyto mokytojo ar kito mokyklos darbuotojo reikalavimo, asmeninis informacinių technologijų įrenginys laikinai paimamas ir perduodamas saugoti į mokyklos raštinę. Pirmą kartą paimtas įrenginys mokiniui grąžinamas pasibaigus jo pamokoms ar kitai mokyklos organizuojamai ugdomajai veiklai. Pakartotinai per tuos pačius mokslo metus paėmus mokinio įrenginį dėl Tvarkos nesilaikymo, apie tai informuojami mokinio tėvai (globėjai, rūpintojai), o įrenginys grąžinamas tik jiems.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0E15" w:rsidRPr="00F256FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0675C1FB" w14:textId="52023938" w:rsidR="00A80C3A" w:rsidRPr="00F256FD" w:rsidRDefault="00F4124E" w:rsidP="00F37189">
+      <w:pPr>
+        <w:ind w:firstLine="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006878B6" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47126" w:rsidRPr="00C47126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jei mokinio asmeninis informacinių technologijų įrenginys Tvarkos 12 punkte nustatyta tvarka paimamas pakartotinai, klasės vadovas informuoja mokinio tėvus (globėjus, rūpintojus) ir kartu su jais aptaria priemones, padėsiančias užtikrinti Tvarkos laikymąsi. Pažeidimams kartojantis, mokinio elgesys ir reikalingos pagalbos bei poveikio priemonės gali būti aptariamos mokyklos Vaiko gerovės komisijoje. Esant poreikiui, mokykla, vadovaudamasi teisės aktų nustatyta tvarka, gali kreiptis į kompetentingas institucijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAD4E22" w14:textId="43E1F62A" w:rsidR="00E932B5" w:rsidRPr="00F256FD" w:rsidRDefault="00462BDD" w:rsidP="002E579A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E94CF4">
-[...33 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="002E579A" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>V SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAC4B66" w14:textId="7B2EDB38" w:rsidR="00F4124E" w:rsidRPr="00E94CF4" w:rsidRDefault="00F4124E" w:rsidP="00445574">
+    <w:p w14:paraId="269B3769" w14:textId="77777777" w:rsidR="002E579A" w:rsidRPr="00F256FD" w:rsidRDefault="002E579A" w:rsidP="002E579A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BAIGIAMOSIOS NUOSTATOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA96E71" w14:textId="77777777" w:rsidR="002E579A" w:rsidRPr="00F256FD" w:rsidRDefault="002E579A" w:rsidP="002E579A">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC3343A" w14:textId="474160E2" w:rsidR="000A194A" w:rsidRPr="00F256FD" w:rsidRDefault="00D777E6" w:rsidP="00445574">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E94CF4">
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0049397D" w:rsidRPr="00E94CF4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="006878B6" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006F58C5" w:rsidRPr="00E94CF4">
-[...105 lines deleted...]
-      <w:r w:rsidR="0038280A" w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="000A194A" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tvarką tvirtina progimnazijos direktorius. Rengiant ar keičiant Tvarką</w:t>
+      </w:r>
+      <w:r w:rsidR="00F912D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="006F58C5" w:rsidRPr="00E94CF4">
-[...51 lines deleted...]
-        <w:t>pasirašytinai.</w:t>
+      <w:r w:rsidR="000A194A" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> įvertinami Mokyklos tarybos siūlymai ir atsižvelgiama į Mokinių asmeninių mobiliųjų telefonų ir kitų galinių įrenginių naudojimo ikimokyklinio ugdymo ir bendrojo ugdymo mokykloje rekomendacijas. Tvarka viešai skelbiama Šiaulių Ragainės progimnazijos interneto svetainėje ir keičiama pasikeitus teisės aktams ar esant poreikiui. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1072F040" w14:textId="13DB3EEB" w:rsidR="006F58C5" w:rsidRPr="00E94CF4" w:rsidRDefault="00F4124E" w:rsidP="00445574">
+    <w:p w14:paraId="0909830D" w14:textId="12B8B2B2" w:rsidR="00787197" w:rsidRPr="00F256FD" w:rsidRDefault="00182A1B" w:rsidP="00445574">
       <w:pPr>
         <w:ind w:firstLine="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E94CF4">
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00182A1B" w:rsidRPr="00E94CF4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E94CF4">
+      <w:r w:rsidR="006878B6" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006F58C5" w:rsidRPr="00E94CF4">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidR="006F58C5" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Mokykla</w:t>
+      </w:r>
+      <w:r w:rsidR="00787197" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, siekdama </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tvarkos</w:t>
       </w:r>
-      <w:r w:rsidR="006F58C5" w:rsidRPr="00E94CF4">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidR="00787197" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pažeidimų prevencijos </w:t>
+      </w:r>
+      <w:r w:rsidR="000D691E" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00787197" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sklandaus jų įgyvendinimo, informuoja ir konsultuoja mokinius ir </w:t>
+      </w:r>
+      <w:r w:rsidR="000D691E" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00787197" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ėvus apie </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1320" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asmeninių informacinių technologijų įrenginių </w:t>
+      </w:r>
+      <w:r w:rsidR="00787197" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>besaikio naudojimo pasekmes</w:t>
+      </w:r>
+      <w:r w:rsidR="000D691E" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00787197" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atsakingą</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23669" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B85A92" w:rsidRPr="00E94CF4">
-[...204 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidR="000D691E" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bei </w:t>
+      </w:r>
+      <w:r w:rsidR="00787197" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saugų </w:t>
+      </w:r>
+      <w:r w:rsidR="000D691E" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jų </w:t>
+      </w:r>
+      <w:r w:rsidR="00787197" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>naudojimą</w:t>
+      </w:r>
+      <w:r w:rsidR="006D18E4" w:rsidRPr="00F256FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, organizuoja akcijas, klasių valandėles, susitikimus su tėvais apie skaitmeninį saugumą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279E4644" w14:textId="77777777" w:rsidR="00E72D73" w:rsidRPr="00E94CF4" w:rsidRDefault="00E72D73" w:rsidP="00E72D73">
-[...436 lines deleted...]
-    <w:p w14:paraId="76F1C26E" w14:textId="77777777" w:rsidR="007F0430" w:rsidRPr="00E94CF4" w:rsidRDefault="007F0430" w:rsidP="00190EBB">
+    <w:p w14:paraId="76F1C26E" w14:textId="77777777" w:rsidR="007F0430" w:rsidRPr="00F256FD" w:rsidRDefault="007F0430" w:rsidP="00190EBB">
       <w:pPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33BCE9A7" w14:textId="77777777" w:rsidR="00787197" w:rsidRPr="00E94CF4" w:rsidRDefault="007F0430" w:rsidP="007F0430">
+    <w:p w14:paraId="505C13CA" w14:textId="7CD5C10B" w:rsidR="00E72D73" w:rsidRPr="00F256FD" w:rsidRDefault="007F0430" w:rsidP="007E47DB">
       <w:pPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E94CF4">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F256FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715C7086" w14:textId="77777777" w:rsidR="00E932B5" w:rsidRPr="00E94CF4" w:rsidRDefault="00E932B5" w:rsidP="00E932B5">
-[...29 lines deleted...]
-    <w:sectPr w:rsidR="00E72D73" w:rsidRPr="00E94CF4" w:rsidSect="001C7C6B">
+    <w:sectPr w:rsidR="00E72D73" w:rsidRPr="00F256FD" w:rsidSect="001C7C6B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C565BFA" w14:textId="77777777" w:rsidR="00B23755" w:rsidRDefault="00B23755" w:rsidP="002846D4">
+    <w:p w14:paraId="721AF54F" w14:textId="77777777" w:rsidR="00DB254D" w:rsidRDefault="00DB254D" w:rsidP="002846D4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B1B7EA1" w14:textId="77777777" w:rsidR="00B23755" w:rsidRDefault="00B23755" w:rsidP="002846D4">
+    <w:p w14:paraId="692D4B75" w14:textId="77777777" w:rsidR="00DB254D" w:rsidRDefault="00DB254D" w:rsidP="002846D4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AEFAD80" w14:textId="77777777" w:rsidR="00B23755" w:rsidRDefault="00B23755" w:rsidP="002846D4">
+    <w:p w14:paraId="4283FF62" w14:textId="77777777" w:rsidR="00DB254D" w:rsidRDefault="00DB254D" w:rsidP="002846D4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3594D898" w14:textId="77777777" w:rsidR="00B23755" w:rsidRDefault="00B23755" w:rsidP="002846D4">
+    <w:p w14:paraId="77A884BD" w14:textId="77777777" w:rsidR="00DB254D" w:rsidRDefault="00DB254D" w:rsidP="002846D4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-132949563"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2E49A3FD" w14:textId="137B9238" w:rsidR="002846D4" w:rsidRDefault="002846D4">
         <w:pPr>
           <w:pStyle w:val="Antrats"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003954E1">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="120E4141" w14:textId="77777777" w:rsidR="002846D4" w:rsidRDefault="002846D4">
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F33C57"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="29866F96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -6815,253 +5589,324 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA7987"/>
+    <w:rsid w:val="00004FD2"/>
     <w:rsid w:val="00010A67"/>
+    <w:rsid w:val="00015A2E"/>
     <w:rsid w:val="00015CCA"/>
     <w:rsid w:val="00027178"/>
     <w:rsid w:val="0003001D"/>
+    <w:rsid w:val="00037695"/>
     <w:rsid w:val="000551E2"/>
     <w:rsid w:val="000632EE"/>
     <w:rsid w:val="00073E38"/>
     <w:rsid w:val="00096740"/>
+    <w:rsid w:val="00096E95"/>
+    <w:rsid w:val="000A194A"/>
     <w:rsid w:val="000C5777"/>
     <w:rsid w:val="000C632A"/>
     <w:rsid w:val="000C768A"/>
+    <w:rsid w:val="000D1320"/>
     <w:rsid w:val="000D691E"/>
+    <w:rsid w:val="000D72DC"/>
     <w:rsid w:val="000D7839"/>
+    <w:rsid w:val="000F6B22"/>
     <w:rsid w:val="00114A42"/>
     <w:rsid w:val="001220F4"/>
+    <w:rsid w:val="00133D2E"/>
     <w:rsid w:val="00167632"/>
     <w:rsid w:val="00182A1B"/>
+    <w:rsid w:val="00185F93"/>
     <w:rsid w:val="00190EBB"/>
     <w:rsid w:val="001A236D"/>
     <w:rsid w:val="001A7221"/>
+    <w:rsid w:val="001B1C15"/>
+    <w:rsid w:val="001B21BD"/>
+    <w:rsid w:val="001B7C19"/>
     <w:rsid w:val="001C7C6B"/>
+    <w:rsid w:val="001E2AA9"/>
     <w:rsid w:val="001F1A4C"/>
+    <w:rsid w:val="001F2FF1"/>
+    <w:rsid w:val="00205922"/>
     <w:rsid w:val="00213378"/>
     <w:rsid w:val="00226058"/>
     <w:rsid w:val="002261C0"/>
     <w:rsid w:val="002367AB"/>
     <w:rsid w:val="00240230"/>
     <w:rsid w:val="00243178"/>
     <w:rsid w:val="00255C50"/>
+    <w:rsid w:val="00262088"/>
     <w:rsid w:val="002846D4"/>
     <w:rsid w:val="0028656B"/>
     <w:rsid w:val="0029650F"/>
     <w:rsid w:val="002A2A24"/>
+    <w:rsid w:val="002B3CF9"/>
+    <w:rsid w:val="002C69A3"/>
     <w:rsid w:val="002C7FD5"/>
+    <w:rsid w:val="002D5CA9"/>
     <w:rsid w:val="002D6B34"/>
     <w:rsid w:val="002E54BD"/>
     <w:rsid w:val="002E579A"/>
     <w:rsid w:val="002F43A0"/>
+    <w:rsid w:val="002F6179"/>
     <w:rsid w:val="00325D94"/>
     <w:rsid w:val="00326B92"/>
     <w:rsid w:val="003715DF"/>
     <w:rsid w:val="0037645D"/>
     <w:rsid w:val="0038280A"/>
     <w:rsid w:val="0038753C"/>
     <w:rsid w:val="003954E1"/>
     <w:rsid w:val="003A5549"/>
+    <w:rsid w:val="003B11F6"/>
+    <w:rsid w:val="003C007E"/>
+    <w:rsid w:val="003C71F5"/>
     <w:rsid w:val="003D2ADF"/>
     <w:rsid w:val="003D7A22"/>
+    <w:rsid w:val="003E3117"/>
     <w:rsid w:val="00402A7B"/>
     <w:rsid w:val="00404A13"/>
     <w:rsid w:val="00432F48"/>
     <w:rsid w:val="00445574"/>
     <w:rsid w:val="004521D9"/>
     <w:rsid w:val="00462BDD"/>
     <w:rsid w:val="004736D3"/>
     <w:rsid w:val="00480EF7"/>
     <w:rsid w:val="0049397D"/>
+    <w:rsid w:val="0049573D"/>
     <w:rsid w:val="004A0D75"/>
+    <w:rsid w:val="004A65F0"/>
+    <w:rsid w:val="004B0E15"/>
+    <w:rsid w:val="004B103A"/>
     <w:rsid w:val="004B48E4"/>
     <w:rsid w:val="004B4FCA"/>
     <w:rsid w:val="004D17DA"/>
     <w:rsid w:val="004E002B"/>
+    <w:rsid w:val="005038D0"/>
     <w:rsid w:val="00510F5F"/>
     <w:rsid w:val="00511ADF"/>
     <w:rsid w:val="00520295"/>
     <w:rsid w:val="0052040F"/>
     <w:rsid w:val="005334A2"/>
     <w:rsid w:val="00543FC4"/>
     <w:rsid w:val="0054582C"/>
     <w:rsid w:val="00556B0B"/>
     <w:rsid w:val="00570E42"/>
     <w:rsid w:val="0057134A"/>
     <w:rsid w:val="00577DF1"/>
+    <w:rsid w:val="005B73C9"/>
     <w:rsid w:val="005C021F"/>
     <w:rsid w:val="005C1462"/>
     <w:rsid w:val="005C69B6"/>
     <w:rsid w:val="005E01E5"/>
     <w:rsid w:val="00615EDB"/>
     <w:rsid w:val="00622E0B"/>
+    <w:rsid w:val="00635169"/>
     <w:rsid w:val="00635AC2"/>
+    <w:rsid w:val="00641B99"/>
     <w:rsid w:val="00644FF3"/>
     <w:rsid w:val="00684EF8"/>
+    <w:rsid w:val="006878B6"/>
     <w:rsid w:val="00691B83"/>
     <w:rsid w:val="00697D64"/>
     <w:rsid w:val="006A1B19"/>
+    <w:rsid w:val="006C2B17"/>
     <w:rsid w:val="006D18E4"/>
     <w:rsid w:val="006D67BD"/>
     <w:rsid w:val="006E6F0E"/>
     <w:rsid w:val="006F257D"/>
     <w:rsid w:val="006F58C5"/>
+    <w:rsid w:val="00703491"/>
     <w:rsid w:val="00734242"/>
     <w:rsid w:val="00743151"/>
+    <w:rsid w:val="00751790"/>
     <w:rsid w:val="00755086"/>
+    <w:rsid w:val="0075727B"/>
     <w:rsid w:val="00770BE1"/>
     <w:rsid w:val="0078628E"/>
     <w:rsid w:val="00787197"/>
     <w:rsid w:val="0078769C"/>
     <w:rsid w:val="007953B6"/>
     <w:rsid w:val="007A5657"/>
     <w:rsid w:val="007A7E1D"/>
     <w:rsid w:val="007B63C8"/>
     <w:rsid w:val="007C02EF"/>
     <w:rsid w:val="007C38A4"/>
     <w:rsid w:val="007C6FA4"/>
     <w:rsid w:val="007D28D8"/>
+    <w:rsid w:val="007E47DB"/>
     <w:rsid w:val="007F0430"/>
     <w:rsid w:val="00834831"/>
     <w:rsid w:val="00840041"/>
+    <w:rsid w:val="00862207"/>
     <w:rsid w:val="00864E44"/>
+    <w:rsid w:val="00866482"/>
     <w:rsid w:val="00871C96"/>
+    <w:rsid w:val="00880AFD"/>
+    <w:rsid w:val="00881C3E"/>
     <w:rsid w:val="008A293F"/>
+    <w:rsid w:val="008A4793"/>
     <w:rsid w:val="008C3D25"/>
     <w:rsid w:val="008C6701"/>
+    <w:rsid w:val="008C7901"/>
+    <w:rsid w:val="008D21F2"/>
     <w:rsid w:val="008D6FEE"/>
     <w:rsid w:val="008F54BE"/>
     <w:rsid w:val="00904B5A"/>
     <w:rsid w:val="009074BB"/>
     <w:rsid w:val="00921174"/>
     <w:rsid w:val="00951904"/>
+    <w:rsid w:val="00960A37"/>
+    <w:rsid w:val="00974183"/>
     <w:rsid w:val="0097543E"/>
     <w:rsid w:val="00996535"/>
+    <w:rsid w:val="009A1B9A"/>
     <w:rsid w:val="009C4615"/>
     <w:rsid w:val="009C720E"/>
     <w:rsid w:val="009F260F"/>
     <w:rsid w:val="009F418D"/>
+    <w:rsid w:val="00A25F66"/>
     <w:rsid w:val="00A268A8"/>
+    <w:rsid w:val="00A3628D"/>
     <w:rsid w:val="00A41DFE"/>
     <w:rsid w:val="00A45743"/>
     <w:rsid w:val="00A46851"/>
+    <w:rsid w:val="00A66D18"/>
     <w:rsid w:val="00A71CED"/>
     <w:rsid w:val="00A71D54"/>
+    <w:rsid w:val="00A73EC5"/>
+    <w:rsid w:val="00A80C3A"/>
     <w:rsid w:val="00AA4D05"/>
     <w:rsid w:val="00AE3FAA"/>
     <w:rsid w:val="00AE77BA"/>
     <w:rsid w:val="00B00395"/>
     <w:rsid w:val="00B16DF4"/>
     <w:rsid w:val="00B23755"/>
     <w:rsid w:val="00B5161C"/>
     <w:rsid w:val="00B74AF7"/>
     <w:rsid w:val="00B85A92"/>
     <w:rsid w:val="00B970DD"/>
     <w:rsid w:val="00BA7987"/>
     <w:rsid w:val="00BB15DC"/>
+    <w:rsid w:val="00BB1822"/>
     <w:rsid w:val="00BB44AD"/>
     <w:rsid w:val="00BC348B"/>
     <w:rsid w:val="00BC38E4"/>
     <w:rsid w:val="00BD633A"/>
     <w:rsid w:val="00BE5F5C"/>
+    <w:rsid w:val="00BF2FE0"/>
+    <w:rsid w:val="00C15D8D"/>
     <w:rsid w:val="00C22D96"/>
     <w:rsid w:val="00C3777D"/>
+    <w:rsid w:val="00C47126"/>
     <w:rsid w:val="00C55E8B"/>
     <w:rsid w:val="00C7043F"/>
+    <w:rsid w:val="00C72126"/>
     <w:rsid w:val="00C73989"/>
     <w:rsid w:val="00C91CB1"/>
     <w:rsid w:val="00CB740A"/>
     <w:rsid w:val="00CD43D4"/>
     <w:rsid w:val="00CF05C3"/>
     <w:rsid w:val="00D0317C"/>
     <w:rsid w:val="00D15F46"/>
     <w:rsid w:val="00D23669"/>
     <w:rsid w:val="00D266E4"/>
     <w:rsid w:val="00D5377A"/>
     <w:rsid w:val="00D777E6"/>
     <w:rsid w:val="00D873B9"/>
+    <w:rsid w:val="00DA179B"/>
     <w:rsid w:val="00DA52E3"/>
     <w:rsid w:val="00DA534F"/>
     <w:rsid w:val="00DB1147"/>
+    <w:rsid w:val="00DB254D"/>
+    <w:rsid w:val="00DC2858"/>
     <w:rsid w:val="00DE7C66"/>
     <w:rsid w:val="00DF3FA7"/>
     <w:rsid w:val="00E0400A"/>
     <w:rsid w:val="00E10ED6"/>
     <w:rsid w:val="00E16AC7"/>
     <w:rsid w:val="00E2719F"/>
     <w:rsid w:val="00E540A9"/>
     <w:rsid w:val="00E71D5A"/>
     <w:rsid w:val="00E72D73"/>
     <w:rsid w:val="00E932B5"/>
     <w:rsid w:val="00E94CF4"/>
     <w:rsid w:val="00E950B2"/>
     <w:rsid w:val="00EA50CF"/>
     <w:rsid w:val="00EA63EC"/>
     <w:rsid w:val="00EB07A5"/>
     <w:rsid w:val="00EB304F"/>
     <w:rsid w:val="00EB3071"/>
+    <w:rsid w:val="00EB3133"/>
     <w:rsid w:val="00EC4F64"/>
     <w:rsid w:val="00EC65E9"/>
     <w:rsid w:val="00ED12F6"/>
     <w:rsid w:val="00ED17A1"/>
     <w:rsid w:val="00EE052D"/>
     <w:rsid w:val="00EF376F"/>
+    <w:rsid w:val="00EF7936"/>
     <w:rsid w:val="00F05F42"/>
     <w:rsid w:val="00F1499D"/>
+    <w:rsid w:val="00F256FD"/>
     <w:rsid w:val="00F33021"/>
+    <w:rsid w:val="00F37189"/>
     <w:rsid w:val="00F4124E"/>
     <w:rsid w:val="00F451FD"/>
     <w:rsid w:val="00F56384"/>
     <w:rsid w:val="00F57925"/>
     <w:rsid w:val="00F667B9"/>
     <w:rsid w:val="00F85338"/>
+    <w:rsid w:val="00F912D2"/>
+    <w:rsid w:val="00F97C79"/>
     <w:rsid w:val="00FA4233"/>
+    <w:rsid w:val="00FC00FC"/>
+    <w:rsid w:val="00FC0A0E"/>
     <w:rsid w:val="00FC5CB2"/>
     <w:rsid w:val="00FC7DFC"/>
     <w:rsid w:val="00FD0601"/>
+    <w:rsid w:val="00FE6E8B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6220F2F6"/>
@@ -8098,76 +6943,76 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AED1A5D4-502B-4083-B455-6959F303E89E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4456</Characters>
+  <Pages>2</Pages>
+  <Words>4259</Words>
+  <Characters>2428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5227</CharactersWithSpaces>
+  <CharactersWithSpaces>6674</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Medelyno Progimnazija</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>