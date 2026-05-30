--- v0 (2026-03-30)
+++ v1 (2026-05-30)
@@ -2582,481 +2582,140 @@
               <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01E7EFE1" w14:textId="10528656" w:rsidR="00516B02" w:rsidRPr="00151F95" w:rsidRDefault="0017656E" w:rsidP="00151F95">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00151F95">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BCB31BB" w14:textId="77777777" w:rsidR="008F2A2B" w:rsidRDefault="008F2A2B"/>
-    <w:p w14:paraId="03ABF626" w14:textId="3C18D447" w:rsidR="00BE0770" w:rsidRPr="002D2B69" w:rsidRDefault="00BE0770">
-[...340 lines deleted...]
-    <w:sectPr w:rsidR="00151F95" w:rsidRPr="002D2B69" w:rsidSect="0081244D">
+    <w:sectPr w:rsidR="008F2A2B" w:rsidSect="0081244D">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A592E83" w14:textId="77777777" w:rsidR="00DE1770" w:rsidRDefault="00DE1770" w:rsidP="00B81BC7">
+    <w:p w14:paraId="7C5FDB7D" w14:textId="77777777" w:rsidR="00EC7248" w:rsidRDefault="00EC7248" w:rsidP="00B81BC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50B9DF8C" w14:textId="77777777" w:rsidR="00DE1770" w:rsidRDefault="00DE1770" w:rsidP="00B81BC7">
+    <w:p w14:paraId="7CCC75DD" w14:textId="77777777" w:rsidR="00EC7248" w:rsidRDefault="00EC7248" w:rsidP="00B81BC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52FA1A9F" w14:textId="77777777" w:rsidR="00DE1770" w:rsidRDefault="00DE1770" w:rsidP="00B81BC7">
+    <w:p w14:paraId="7F86A152" w14:textId="77777777" w:rsidR="00EC7248" w:rsidRDefault="00EC7248" w:rsidP="00B81BC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CC05115" w14:textId="77777777" w:rsidR="00DE1770" w:rsidRDefault="00DE1770" w:rsidP="00B81BC7">
+    <w:p w14:paraId="556B76D1" w14:textId="77777777" w:rsidR="00EC7248" w:rsidRDefault="00EC7248" w:rsidP="00B81BC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E5514"/>
     <w:rsid w:val="0000287E"/>
     <w:rsid w:val="00147BA2"/>
     <w:rsid w:val="00151F95"/>
     <w:rsid w:val="00162120"/>
@@ -3076,67 +2735,70 @@
     <w:rsid w:val="004E5514"/>
     <w:rsid w:val="00516B02"/>
     <w:rsid w:val="005667EA"/>
     <w:rsid w:val="00570B20"/>
     <w:rsid w:val="00594268"/>
     <w:rsid w:val="005A0044"/>
     <w:rsid w:val="00643A87"/>
     <w:rsid w:val="00664494"/>
     <w:rsid w:val="00671D8C"/>
     <w:rsid w:val="006951D6"/>
     <w:rsid w:val="006A73D4"/>
     <w:rsid w:val="006B4786"/>
     <w:rsid w:val="0071083F"/>
     <w:rsid w:val="0071104D"/>
     <w:rsid w:val="0079325A"/>
     <w:rsid w:val="007F3C1B"/>
     <w:rsid w:val="0081244D"/>
     <w:rsid w:val="008570E6"/>
     <w:rsid w:val="00877B80"/>
     <w:rsid w:val="00884A9E"/>
     <w:rsid w:val="008F2A2B"/>
     <w:rsid w:val="009173C5"/>
     <w:rsid w:val="00935AAE"/>
     <w:rsid w:val="00956845"/>
     <w:rsid w:val="00A142EF"/>
+    <w:rsid w:val="00A42371"/>
     <w:rsid w:val="00A425EA"/>
     <w:rsid w:val="00AD4B3F"/>
     <w:rsid w:val="00B81BC7"/>
     <w:rsid w:val="00B95CDE"/>
     <w:rsid w:val="00BE0770"/>
+    <w:rsid w:val="00BE44ED"/>
     <w:rsid w:val="00C0561F"/>
     <w:rsid w:val="00CC755A"/>
     <w:rsid w:val="00D7735A"/>
     <w:rsid w:val="00D87AD8"/>
     <w:rsid w:val="00D9225B"/>
     <w:rsid w:val="00DA0552"/>
     <w:rsid w:val="00DA6C94"/>
     <w:rsid w:val="00DD32F6"/>
     <w:rsid w:val="00DE0041"/>
     <w:rsid w:val="00DE1770"/>
     <w:rsid w:val="00E1095A"/>
     <w:rsid w:val="00E607AD"/>
+    <w:rsid w:val="00EC7248"/>
     <w:rsid w:val="00ED08A6"/>
     <w:rsid w:val="00EF13B5"/>
     <w:rsid w:val="00F54EA3"/>
     <w:rsid w:val="00FA1806"/>
     <w:rsid w:val="00FC19F2"/>
     <w:rsid w:val="00FC59E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -4480,73 +4142,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEE315F9-2981-4EFD-9696-F6E82E4AD2CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2125</Words>
-  <Characters>1212</Characters>
+  <Words>1897</Words>
+  <Characters>1082</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3331</CharactersWithSpaces>
+  <CharactersWithSpaces>2974</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Deimantė Šereivaitė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>