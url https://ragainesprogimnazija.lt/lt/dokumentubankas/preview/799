--- v0 (2025-10-31)
+++ v1 (2026-05-01)
@@ -1,3829 +1,3100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2811C9F1" w14:textId="77777777" w:rsidR="001F0D6F" w:rsidRPr="00154B9A" w:rsidRDefault="00252C48" w:rsidP="00252C48">
+    <w:p w14:paraId="1A3A3F00" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00DD2091">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00154B9A">
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4D7CE7A2" w14:textId="17954860" w:rsidR="001F0D6F" w:rsidRPr="00154B9A" w:rsidRDefault="00BA41F4" w:rsidP="001F0D6F">
+    <w:p w14:paraId="478F9AAC" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00DD2091">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00154B9A">
+      <w:r w:rsidRPr="005A252B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025–2026</w:t>
+        <w:t>LOGOPEDĖS SMILTĖS RUZAITĖS PRATYBŲ TVARKARAŠTIS</w:t>
       </w:r>
-      <w:r w:rsidR="001F0D6F" w:rsidRPr="00154B9A">
+    </w:p>
+    <w:p w14:paraId="6B2D90BF" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00DD2091">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> m. m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00154B9A">
+      </w:pPr>
+      <w:r w:rsidRPr="005A252B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>2025-2026 m. m. I</w:t>
       </w:r>
-      <w:r w:rsidR="001D2F5B" w:rsidRPr="00154B9A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="001F0D6F" w:rsidRPr="00154B9A">
+      <w:r w:rsidRPr="005A252B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pusmečiui</w:t>
+        <w:t xml:space="preserve"> pusmetis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCF1DD3" w14:textId="6C0FDEBD" w:rsidR="001F0D6F" w:rsidRPr="00154B9A" w:rsidRDefault="001F0D6F" w:rsidP="001F0D6F">
+    <w:p w14:paraId="4E16EE8A" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00DD2091">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10349" w:type="dxa"/>
+        <w:tblW w:w="15105" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1419"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1575"/>
+        <w:gridCol w:w="2706"/>
+        <w:gridCol w:w="2706"/>
+        <w:gridCol w:w="2706"/>
+        <w:gridCol w:w="2706"/>
+        <w:gridCol w:w="2706"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D92721" w:rsidRPr="00154B9A" w14:paraId="62D8A13E" w14:textId="77777777" w:rsidTr="00154B9A">
+      <w:tr w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w14:paraId="2BA7B08D" w14:textId="77777777" w:rsidTr="00A800A4">
+        <w:trPr>
+          <w:trHeight w:val="1006"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23A58164" w14:textId="77777777" w:rsidR="00BA41F4" w:rsidRPr="00154B9A" w:rsidRDefault="00BA41F4" w:rsidP="008B4D5C">
+          <w:p w14:paraId="60CA0769" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Savaitės dienos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F618F21" w14:textId="77777777" w:rsidR="00BA41F4" w:rsidRPr="00154B9A" w:rsidRDefault="00BA41F4" w:rsidP="008B4D5C">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="418B3AD6" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratybų </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CBCA87F" w14:textId="77777777" w:rsidR="00BA41F4" w:rsidRPr="00154B9A" w:rsidRDefault="00BA41F4" w:rsidP="008B4D5C">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="155CE89B" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>laikas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28543304" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pirmadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4135D67A" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antradienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4971DEBC" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Trečiadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="307AB906" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ketvirtadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F18F624" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Penktadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w14:paraId="708F00E9" w14:textId="77777777" w:rsidTr="00A800A4">
+        <w:trPr>
+          <w:trHeight w:val="637"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C990339" w14:textId="77777777" w:rsidR="00BA41F4" w:rsidRPr="00154B9A" w:rsidRDefault="00BA41F4" w:rsidP="008B4D5C">
-[...27 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5B2CD33C" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61B07F9C" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>10.55 – 11.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1C6335" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4 pamoka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B16B26F" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CD93965" w14:textId="77777777" w:rsidR="00BA41F4" w:rsidRPr="00154B9A" w:rsidRDefault="00BA41F4" w:rsidP="008B4D5C">
-[...26 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="50C81F6B" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="286A3692" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2706" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBC4BB2" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB0982D" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CAA5C8" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Netiesioginis darbas su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49469C4F" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokytojais, kitais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E75472" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ugdymo procese dalyvaujančiais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="299F79C6" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asmenimis, vaikų,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="660F6B08" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788A0465" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NUOTOLIS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61D78582" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2429BEF2" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>PUG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w14:paraId="5374E99F" w14:textId="77777777" w:rsidTr="00A800A4">
+        <w:trPr>
+          <w:trHeight w:val="2423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3922D0EC" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07B5C554" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>12.10 – 12.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635FE7F4" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5 pamoka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71525D92" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FDC9362" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C0F25A4" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ndividualiosios pratybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C23D4F9" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05AE50D8" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B600FAA" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ndividualiosios pratybos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F45B223" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCFF090" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Netiesioginis darbas su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574C83ED" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokytojais, kitais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D6DFD1B" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ugdymo procese dalyvaujančiais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F93BEC3" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asmenimis, vaikų,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120A2366" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29FCAA64" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2189DB" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>PUG 1 pogrupis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB273FE" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Netiesioginis darbas su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B18C484" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokytojais, kitais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6037F5B6" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ugdymo procese dalyvaujančiais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDA2753" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asmenimis, vaikų,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15237DB0" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D9976F2" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w14:paraId="5309A11F" w14:textId="77777777" w:rsidTr="00A800A4">
+        <w:trPr>
+          <w:trHeight w:val="902"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47334C15" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15FA9ADF" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>13.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>– 13.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A141D4D" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6 pamoka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B4E6F9" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="370D8353" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4a </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C73C8B8" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ndividualiosios pratybos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E7F750" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0781F0" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0110D824" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E408B9B" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D38B1CC" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>individualiosios pratybos (I)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w14:paraId="31F5F23C" w14:textId="77777777" w:rsidTr="00A800A4">
+        <w:trPr>
+          <w:trHeight w:val="980"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3376FD13" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76D7A16F" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4.00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 14.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49590FDE" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7 pamoka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C28ABE" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A5185B8" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1b </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0483D6DD" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ndividualiosios pratybos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (II)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D688CB" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="514AA98A" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3856EC26" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79AE3F8C" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00237574" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC8E495" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w14:paraId="45470775" w14:textId="77777777" w:rsidTr="00A800A4">
+        <w:trPr>
+          <w:trHeight w:val="914"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2390D70B" w14:textId="77777777" w:rsidR="00BA41F4" w:rsidRPr="00154B9A" w:rsidRDefault="00BA41F4" w:rsidP="008B4D5C">
-[...26 lines deleted...]
-              <w:t>Trečiadienis</w:t>
+          <w:p w14:paraId="435AB3ED" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09B5538F" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0 – 15.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C533ADE" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8 pamoka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58B0CD14" w14:textId="77777777" w:rsidR="00BA41F4" w:rsidRPr="00154B9A" w:rsidRDefault="00BA41F4" w:rsidP="008B4D5C">
-[...26 lines deleted...]
-              <w:t>Ketvirtadienis</w:t>
+          <w:p w14:paraId="700606AD" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Netiesioginis darbas su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323B053F" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokytojais, kitais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D451908" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ugdymo procese dalyvaujančiais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EDE04E5" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asmenimis, vaikų,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="266EBFDA" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C2CF03" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="298C5E23" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Netiesioginis darbas su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09043977" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokytojais, kitais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="021D3F0F" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ugdymo procese dalyvaujančiais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3708D819" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asmenimis, vaikų,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69571305" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C8192CA" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E91F69" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>PUG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0766B253" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Netiesioginis darbas su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D3CFF4" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokytojais, kitais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DDD8727" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ugdymo procese dalyvaujančiais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5696AFE5" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asmenimis, vaikų,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DE6BE07" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48150A94" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A43A927" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Netiesioginis darbas su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40BD31C2" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokytojais, kitais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="352AAB3B" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ugdymo procese dalyvaujančiais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F7C269" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asmenimis, vaikų,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BEA1706" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E823C0F" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w14:paraId="67EBF8FD" w14:textId="77777777" w:rsidTr="00A800A4">
+        <w:trPr>
+          <w:trHeight w:val="914"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AEA1CAC" w14:textId="77777777" w:rsidR="00BA41F4" w:rsidRPr="00154B9A" w:rsidRDefault="00BA41F4" w:rsidP="008B4D5C">
-[...27 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="50F5DE95" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0368D41F" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-16.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="679E6281" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9 pamoka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4235E660" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="00EF3E86" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcW w:w="2706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BAEAAE1" w14:textId="77777777" w:rsidR="00BA41F4" w:rsidRPr="00154B9A" w:rsidRDefault="00BA41F4" w:rsidP="00154B9A">
-[...61 lines deleted...]
-              <w:t xml:space="preserve"> pamoka</w:t>
+          <w:p w14:paraId="28D3BFDA" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Netiesioginis darbas su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E73D2E7" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokytojais, kitais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6ED76A" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ugdymo procese dalyvaujančiais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="634ABBC5" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asmenimis, vaikų,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45127299" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FC31EFC" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60F3125C" w14:textId="77777777" w:rsidR="00154B9A" w:rsidRDefault="00154B9A" w:rsidP="00154B9A">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2B88ADB9" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Netiesioginis darbas su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="357D5592" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokytojais, kitais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="244880D5" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ugdymo procese dalyvaujančiais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C83271A" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asmenimis, vaikų,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E7FBB02" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2535F5CC" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NUOTOLIS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF5DD03" w14:textId="77777777" w:rsidR="00154B9A" w:rsidRDefault="00154B9A" w:rsidP="00154B9A">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2223642F" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Netiesioginis darbas su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42C72715" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokytojais, kitais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D331975" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ugdymo procese dalyvaujančiais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C648C9F" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asmenimis, vaikų,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187397FD" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="259A91CA" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NUOTOLIS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="389EACC9" w14:textId="77777777" w:rsidR="00BA41F4" w:rsidRPr="00154B9A" w:rsidRDefault="00BA41F4" w:rsidP="00154B9A">
-[...30 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="35D7B3CC" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Netiesioginis darbas su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F19628A" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokytojais, kitais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BE62245" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ugdymo procese dalyvaujančiais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46BD9E9D" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asmenimis, vaikų,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="737AB5F0" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45A2AE46" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NUOTOLIS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="733A82F5" w14:textId="50F5B25E" w:rsidR="00515CE8" w:rsidRPr="00154B9A" w:rsidRDefault="00515CE8" w:rsidP="00154B9A">
-[...26 lines deleted...]
-              <w:t>Individualios pratybos (</w:t>
+          <w:p w14:paraId="0D049776" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Netiesioginis darbas su vaikais, mokiniais (veikloms planuoti ir joms pasirengti, dokumentams rengti, bendradarbiauti su</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04335027" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokytojais, kitais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F96AA2E" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ugdymo procese dalyvaujančiais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120B8187" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asmenimis, vaikų,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E74D136" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokinių tėvais (globėjais, rūpintojais) ugdymo ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428AF529" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRPr="005A252B" w:rsidRDefault="00DD2091" w:rsidP="00A800A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ar) švietimo pagalbos klausimais ir kt.).</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...152 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00154B9A">
-[...1114 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...1370 lines deleted...]
-              <w:t>vaujančiaisasmenimis.</w:t>
+              </w:rPr>
+              <w:t>NUOTOLIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F92D4CC" w14:textId="77777777" w:rsidR="00AE1B74" w:rsidRPr="00154B9A" w:rsidRDefault="0027449A">
-[...17 lines deleted...]
-      <w:cols w:space="1296"/>
+    <w:p w14:paraId="0A7B72FC" w14:textId="77777777" w:rsidR="00DD2091" w:rsidRDefault="00DD2091"/>
+    <w:sectPr w:rsidR="00DD2091" w:rsidSect="00DD2091">
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...95 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="85"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="1296"/>
-  <w:hyphenationZone w:val="396"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00255C0B"/>
-[...214 lines deleted...]
-    <w:rsid w:val="00FF6F70"/>
+    <w:rsidRoot w:val="00DD2091"/>
+    <w:rsid w:val="00325AE4"/>
+    <w:rsid w:val="00DD2091"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT"/>
+  <w:themeFontLang w:val="en-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{C1784D05-4566-45D7-9050-9D664690E73C}"/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0522F6C9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CA29B32B-7A0F-0C43-A79F-67E37CDCAC22}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3938,51 +3209,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4161,445 +3432,982 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00255C0B"/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="lt-LT"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00223FE7"/>
+    <w:rsid w:val="00DD2091"/>
     <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-LT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD2091"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>537</Characters>
+  <Pages>2</Pages>
+  <Words>592</Words>
+  <Characters>3379</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1477</CharactersWithSpaces>
+  <CharactersWithSpaces>3964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>user</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Smilte Ruzaite</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>